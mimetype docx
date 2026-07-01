--- v0 (2026-02-27)
+++ v1 (2026-07-01)
@@ -63,149 +63,146 @@
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1308100" cy="361315"/>
             <wp:effectExtent l="0" t="0" r="6350" b="635"/>
             <wp:docPr id="25" name="Рисунок 25" descr="Лого универа.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 0" descr="Лого универа.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+                          <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1308100" cy="361315"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="006849F5" w:rsidRPr="00DE4B07" w:rsidRDefault="006849F5" w:rsidP="006849F5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006849F5" w:rsidRPr="008122A2" w:rsidRDefault="006849F5" w:rsidP="006849F5">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008122A2">
         <w:t xml:space="preserve">Институт </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>вечернего обучения</w:t>
+      <w:r w:rsidR="000C768C">
+        <w:t>архитектуры, строительства и транспорта</w:t>
       </w:r>
       <w:r w:rsidRPr="008122A2">
         <w:br/>
         <w:t>Кафедра организации производства и городского хозяйства</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006849F5" w:rsidRPr="00E76AE8" w:rsidRDefault="006849F5" w:rsidP="006849F5">
       <w:pPr>
         <w:spacing w:before="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>165100</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>51435</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="673100" cy="373380"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:wrapNone/>
             <wp:docPr id="76" name="Рисунок 76" descr="ÐÐ°ÑÑÐ¸Ð½ÐºÐ¸ Ð¿Ð¾ Ð·Ð°Ð¿ÑÐ¾ÑÑ Ð¼Ð°Ð³Ð¸ÑÑÐµÑÑÐºÐ°Ñ ÑÐ°Ð¿ÐºÐ°"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 7" descr="ÐÐ°ÑÑÐ¸Ð½ÐºÐ¸ Ð¿Ð¾ Ð·Ð°Ð¿ÑÐ¾ÑÑ Ð¼Ð°Ð³Ð¸ÑÑÐµÑÑÐºÐ°Ñ ÑÐ°Ð¿ÐºÐ°"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+                          <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="4851" t="2655" r="5164" b="2950"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="673100" cy="373380"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
@@ -297,68 +294,80 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="006842BB" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="006842BB" w:rsidRDefault="00951503" w:rsidP="00BE6026">
+          <w:p w:rsidR="006849F5" w:rsidRPr="006842BB" w:rsidRDefault="000C768C" w:rsidP="000C768C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="006849F5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>.01.2026</w:t>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="006849F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006849F5" w:rsidRPr="006842BB" w:rsidTr="00BE6026">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="006842BB" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006842BB">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -637,117 +646,123 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="00DE4B07" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE4B07">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>на тему:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7961" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRDefault="006849F5" w:rsidP="00951503">
+          <w:p w:rsidR="006849F5" w:rsidRPr="000C768C" w:rsidRDefault="006849F5" w:rsidP="00951503">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="docdata"/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C768C">
               <w:rPr>
                 <w:rStyle w:val="docdata"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve">Совершенствование </w:t>
             </w:r>
-            <w:r w:rsidR="00951503">
+            <w:r w:rsidR="00951503" w:rsidRPr="000C768C">
               <w:rPr>
                 <w:rStyle w:val="docdata"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve">системы </w:t>
             </w:r>
-            <w:r w:rsidR="00703470">
+            <w:r w:rsidR="00703470" w:rsidRPr="000C768C">
               <w:rPr>
                 <w:rStyle w:val="docdata"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>ценообразования при проведении капитального ремонта на объектах культурного наследия</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006849F5" w:rsidRPr="00DE4B07" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006849F5" w:rsidRPr="006842BB" w:rsidTr="00BE6026">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="2"/>
           <w:wBefore w:w="108" w:type="dxa"/>
           <w:wAfter w:w="213" w:type="dxa"/>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1639" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008122A2" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:r w:rsidRPr="008122A2">
               <w:t>Автор:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5512" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="00555AF4" w:rsidRDefault="00703470" w:rsidP="00BE6026">
+          <w:p w:rsidR="006849F5" w:rsidRPr="000C768C" w:rsidRDefault="00703470" w:rsidP="00BE6026">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C768C">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
               <w:t>Попик Артем Олегович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="006842BB" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -932,62 +947,63 @@
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="2"/>
           <w:wBefore w:w="108" w:type="dxa"/>
           <w:wAfter w:w="213" w:type="dxa"/>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1639" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008122A2" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:ind w:right="-108"/>
             </w:pPr>
             <w:r w:rsidRPr="008122A2">
               <w:t>Руководитель:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5512" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="004F53A5" w:rsidRDefault="00703470" w:rsidP="00703470">
+          <w:p w:rsidR="006849F5" w:rsidRPr="000C768C" w:rsidRDefault="00703470" w:rsidP="00703470">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="979"/>
                 <w:tab w:val="center" w:pos="3272"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="000C768C">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>д.т.н., профессор, профессор кафедры ОПГХ Федосеев В.Н.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="006842BB" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="979"/>
                 <w:tab w:val="center" w:pos="3272"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1376,62 +1392,63 @@
           <w:gridAfter w:val="2"/>
           <w:wBefore w:w="108" w:type="dxa"/>
           <w:wAfter w:w="213" w:type="dxa"/>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1639" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008122A2" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:r w:rsidRPr="008122A2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Раздел 1:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5512" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="004F53A5" w:rsidRDefault="00703470" w:rsidP="00BE6026">
+          <w:p w:rsidR="006849F5" w:rsidRPr="000C768C" w:rsidRDefault="00703470" w:rsidP="00BE6026">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="979"/>
                 <w:tab w:val="center" w:pos="3272"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="000C768C">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>д.т.н., профессор, профессор кафедры ОПГХ Федосеев В.Н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="006842BB" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="979"/>
                 <w:tab w:val="center" w:pos="3272"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1501,56 +1518,59 @@
       </w:tr>
       <w:tr w:rsidR="006849F5" w:rsidRPr="006842BB" w:rsidTr="00BE6026">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="2"/>
           <w:wBefore w:w="108" w:type="dxa"/>
           <w:wAfter w:w="213" w:type="dxa"/>
           <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1639" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008122A2" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5512" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="004F53A5" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
+          <w:p w:rsidR="006849F5" w:rsidRPr="000C768C" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="979"/>
                 <w:tab w:val="center" w:pos="3272"/>
               </w:tabs>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="006842BB" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="979"/>
                 <w:tab w:val="center" w:pos="3272"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -1634,62 +1654,63 @@
           <w:gridAfter w:val="2"/>
           <w:wBefore w:w="108" w:type="dxa"/>
           <w:wAfter w:w="213" w:type="dxa"/>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1639" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008122A2" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:r w:rsidRPr="008122A2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Раздел 2:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5512" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="004F53A5" w:rsidRDefault="00703470" w:rsidP="00BE6026">
+          <w:p w:rsidR="006849F5" w:rsidRPr="000C768C" w:rsidRDefault="00703470" w:rsidP="00BE6026">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="979"/>
                 <w:tab w:val="center" w:pos="3272"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="000C768C">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>д.т.н., профессор, профессор кафедры ОПГХ Федосеев В.Н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="006842BB" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="979"/>
                 <w:tab w:val="center" w:pos="3272"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1759,56 +1780,59 @@
       </w:tr>
       <w:tr w:rsidR="006849F5" w:rsidRPr="006842BB" w:rsidTr="00BE6026">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="2"/>
           <w:wBefore w:w="108" w:type="dxa"/>
           <w:wAfter w:w="213" w:type="dxa"/>
           <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1639" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008122A2" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5512" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="004F53A5" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
+          <w:p w:rsidR="006849F5" w:rsidRPr="000C768C" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="979"/>
                 <w:tab w:val="center" w:pos="3272"/>
               </w:tabs>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="006842BB" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="979"/>
                 <w:tab w:val="center" w:pos="3272"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -1896,62 +1920,64 @@
             <w:tcW w:w="1639" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008122A2" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008122A2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Раздел 3:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5512" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="0093679C" w:rsidRDefault="00703470" w:rsidP="00BE6026">
+          <w:p w:rsidR="006849F5" w:rsidRPr="000C768C" w:rsidRDefault="00703470" w:rsidP="00BE6026">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="979"/>
                 <w:tab w:val="center" w:pos="3272"/>
               </w:tabs>
               <w:rPr>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C768C">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>д.т.н., профессор, профессор кафедры ОПГХ Федосеев В.Н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="006842BB" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="979"/>
                 <w:tab w:val="center" w:pos="3272"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -2249,51 +2275,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="006842BB" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="979"/>
                 <w:tab w:val="center" w:pos="3272"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006849F5" w:rsidRPr="00A66C19" w:rsidRDefault="00AA63D7" w:rsidP="006849F5">
+    <w:p w:rsidR="006849F5" w:rsidRPr="00A66C19" w:rsidRDefault="009A1706" w:rsidP="006849F5">
       <w:pPr>
         <w:ind w:right="-21"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
           <v:shape id="Надпись 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:480.85pt;margin-top:15.9pt;width:21.3pt;height:19pt;z-index:251661312;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnM9YPowIAAI8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdDfbNIWomyqkKkKq&#10;2ooW9ex47WSF12NsJ7vh1juvwDtw4MCNV0jfiLF380PppYjLru35Zsbz+Zs5OW0qRZbCuhJ0TnsH&#10;KSVCcyhKPcvpx9vzV68pcZ7pginQIqcr4ejp6OWLk9oMRQZzUIWwBINoN6xNTufem2GSOD4XFXMH&#10;YIRGowRbMY9bO0sKy2qMXqkkS9NBUoMtjAUunMPTs9ZIRzG+lIL7Kymd8ETlFO/m49fG7zR8k9EJ&#10;G84sM/OSd9dg/3CLipUak25DnTHPyMKWf4WqSm7BgfQHHKoEpCy5iDVgNb30UTU3c2ZErAXJcWZL&#10;k/t/Yfnl8tqSsshpRolmFT7R+tv6+/rH+tf658P9w1eSBY5q44YIvTEI9s1baPCtN+cOD0PpjbRV&#10;+GNRBO3I9mrLsGg84XiYHaeDwSElHE1Zv9dPY/Rk52ys8+8EVCQscmrxASOvbHnhPF4EoRtIyOVA&#10;lcV5qVTcBNGIibJkyfC5lY9XRI8/UEqTOqeDw6M0BtYQ3NvISocwIsqmSxcKbwuMK79SImCU/iAk&#10;0hbrfCI341zobf6IDiiJqZ7j2OF3t3qOc1sHesTMoP3WuSo12Fh97LMdZcWnDWWyxSPhe3WHpW+m&#10;TSeIKRQr1IOFtquc4eclvtoFc/6aWWwjlACOBn+FH6kAWYduRckc7JenzgMe1Y1WSmpsy5y6zwtm&#10;BSXqvUbdv+n1+6GP46Z/dJzhxu5bpvsWvagmgFLo4RAyPC4D3qvNUlqo7nCCjENWNDHNMXdO/WY5&#10;8e2wwAnExXgcQdi5hvkLfWN4CB3oDZq8be6YNZ1wPSr+EjYNzIaP9Ntig6eG8cKDLKO4A8Etqx3x&#10;2PVR892ECmNlfx9Ruzk6+g0AAP//AwBQSwMEFAAGAAgAAAAhAGO56WjhAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj01Pg0AQhu8m/ofNmHgxdkGUtsjQGKM28WbxI9627AhEdpawW8B/7/akx8k8&#10;ed/nzTez6cRIg2stI8SLCARxZXXLNcJr+Xi5AuG8Yq06y4TwQw42xelJrjJtJ36hcedrEULYZQqh&#10;8b7PpHRVQ0a5he2Jw+/LDkb5cA611IOaQrjp5FUUpdKolkNDo3q6b6j63h0MwudF/fHs5qe3KblJ&#10;+oftWC7fdYl4fjbf3YLwNPs/GI76QR2K4LS3B9ZOdAjrNF4GFCGJw4QjEEXXCYg9QrpegSxy+X9C&#10;8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnM9YPowIAAI8FAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjuelo4QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAP0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACwYAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
             <v:textbox>
               <w:txbxContent>
                 <w:p w:rsidR="006849F5" w:rsidRDefault="006849F5" w:rsidP="006849F5"/>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
@@ -2360,113 +2386,98 @@
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1318260" cy="382905"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="24" name="Рисунок 24"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+                          <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="9698" t="19560" r="8681" b="19560"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1318260" cy="382905"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006849F5" w:rsidRPr="00567371" w:rsidRDefault="006849F5" w:rsidP="006849F5">
+    <w:p w:rsidR="006849F5" w:rsidRPr="00567371" w:rsidRDefault="000C768C" w:rsidP="006849F5">
       <w:pPr>
         <w:pStyle w:val="ReportHead"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00567371">
+      <w:r w:rsidRPr="000C768C">
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="008122A2">
+        </w:rPr>
+        <w:t>Институт архитектуры, строительства и транспорта</w:t>
+      </w:r>
+      <w:r w:rsidR="006849F5" w:rsidRPr="008122A2">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00567371">
+      <w:r w:rsidR="006849F5" w:rsidRPr="00567371">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Кафедра организации производства и городского хозяйства</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006849F5" w:rsidRDefault="006849F5" w:rsidP="006849F5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10118" w:type="dxa"/>
         <w:tblLook w:val="00A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4503"/>
@@ -2688,68 +2699,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006849F5" w:rsidTr="00BE6026">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4503" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRDefault="006849F5" w:rsidP="00BE6026"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1655" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRDefault="006849F5" w:rsidP="00671B14">
+          <w:p w:rsidR="006849F5" w:rsidRDefault="006849F5" w:rsidP="000C768C">
             <w:r>
               <w:t>«1</w:t>
             </w:r>
-            <w:r w:rsidR="00671B14">
-              <w:t>5</w:t>
+            <w:r w:rsidR="000C768C">
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">»   </w:t>
             </w:r>
-            <w:r w:rsidR="00671B14">
-              <w:t>ноя</w:t>
+            <w:r w:rsidR="000C768C">
+              <w:t>июн</w:t>
             </w:r>
             <w:r>
-              <w:t>бря  202</w:t>
-[...2 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>я  202</w:t>
+            </w:r>
+            <w:r w:rsidR="000C768C">
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="006849F5" w:rsidRDefault="006849F5" w:rsidP="006849F5">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ЗАДАНИЕ</w:t>
       </w:r>
     </w:p>
@@ -2886,280 +2897,287 @@
       </w:r>
       <w:r w:rsidRPr="00A66C19">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00985A58">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A66C19">
         <w:rPr>
           <w:position w:val="5"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>м</w:t>
       </w:r>
       <w:r w:rsidR="00703470">
         <w:rPr>
           <w:position w:val="5"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ЦУПз</w:t>
+        <w:t>ЦУП</w:t>
       </w:r>
       <w:r w:rsidRPr="00A66C19">
         <w:rPr>
           <w:position w:val="5"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">-31               </w:t>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="000C768C">
+        <w:rPr>
+          <w:position w:val="5"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66C19">
+        <w:rPr>
+          <w:position w:val="5"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1               </w:t>
       </w:r>
       <w:r w:rsidR="00703470">
         <w:t>232215</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006849F5" w:rsidRPr="00A66C19" w:rsidRDefault="00AA63D7" w:rsidP="006849F5">
+    <w:p w:rsidR="006849F5" w:rsidRPr="00A66C19" w:rsidRDefault="009A1706" w:rsidP="006849F5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:ind w:right="-21"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict>
           <v:group id="Группа 72" o:spid="_x0000_s1029" style="width:482.05pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9641,10" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2YZlz5AQAALoRAAAOAAAAZHJzL2Uyb0RvYy54bWykWG1u4zYQ/V+gdyD0s0CiD8t2bMRZdDfr&#10;oEDaLrDpAWiJsoRKokrKdrJFgQI9Qi/SG/QKuzfqDD8c2mvFRJoAFiU+Pc08zpAcXr95bGqyZUJW&#10;vF0E8WUUENZmPK/a9SL45WF5cRUQ2dM2pzVv2SJ4YjJ4c/PtN9e7bs4SXvI6Z4IASSvnu24RlH3f&#10;zcNQZiVrqLzkHWuhs+CioT3cinWYC7oD9qYOkyiahDsu8k7wjEkJT291Z3Cj+IuCZf3PRSFZT+pF&#10;ALb16leo3xX+hjfXdL4WtCurzJhBX2FFQ6sWPrqnuqU9JRtRfUXVVJngkhf9ZcabkBdFlTHlA3gT&#10;R0fe3Am+6ZQv6/lu3e1lAmmPdHo1bfbT9oMgVb4IpklAWtrAGH3++8ufX/76/C/8/0PgMWi069Zz&#10;gN6J7mP3QWhHoXnPs18ldIfH/Xi/1mCy2v3Ic6Clm54rjR4L0SAFeE8e1VA87YeCPfYkg4eTOEmi&#10;0TggGfRNRmMzUlkJw/nVS1n53rw2m6SxfidWb4R0rr+mLDQWoTsQbfJZUPn/BP1Y0o6pcZKokhUU&#10;rNeCfg+eKwwZaTEVzCopXRmdHjRSgtqvE3BQCTrPNrK/Y1yNAd3ey14nQQ4tNbK5MfsBEqZoasiH&#10;70IySdMx2RFFa/AWBorvYREpiZYecmFPBKG1R4yTcTRANHJgp4lSBzFO0iEiUH7/vdNEEwfxAtHU&#10;gZ0mgvnN+dRpgWYHmFMCgWTnaWJX6Pi0OfGh1IMKxa7WQ1yeaseu3ENch4IPhkDsKj7E5Wr+Uly6&#10;ug9wJa7wL3AlrvanpU9c6SFPhoIzcaUfoHKVn6TjocxLXOUHqFzhwcHJQO4lrvADVEe6D1J56D46&#10;1H3Qw5Gr+8AYjjyFH7nCD3G5yr8wiLg0OXlvcxrWm7WdR2lpp9bssTVzK7QIxa1RpFbCjktczHCi&#10;hWXuIcbVASgAhRPxABi8RbBaSs6CwR0Ej72YIVQQPPUCQzAgeOYFxvkN0TCF+biIs5iC+zkZGy9h&#10;IvJiN37CXOMFN57Gfq7ijIK2w4zhw46zhoL7uZoYVyHzvdiNq5DdXnDjauLnKiYx2g5J6sOOearg&#10;fq6OjKuQag67jniTTgL298c7exEQ2Nmv8B0672iPWWibZLcI9MaohGJF52DDt+yBK0SPyYiLgLLT&#10;biCfAXXrAnEjcwC03fbaKT7cXXjA/DF6ewU62O/Y69H3zuKM+Wdwez18cVY3a1ZWc8nUaDwrqU3F&#10;+fVAmmeAfVkDcQk8ANpue7WwVMf7sQkDsLMema+ewe3d8MUdm2cVgjHFgFVrwD5yMeCdDbvkdZUv&#10;q7rGiJVivXpXC7KlWN6qP5MrB7BaLSctx9d0KuknUGyZ5MCyS5Wrv89iiNe3yexiObmaXqTLdHwx&#10;m0ZXF1E8ezubROksvV3+gYtXnM7LKs9Ze1+1zJbOcepXSZkiXhe9qnhWqQkppdbFA+s9nYRauc1V&#10;mJWM5u9Nu6dVrdvhocVKZHDbXpUQUCXqmkuXiCueP0H9Jbg+NoBjDmiUXHwKyA6ODBaB/G1DBQtI&#10;/UMLJeQsTjGee3WTjqe4Egi3Z+X20DYDqkXQB7AjwOa7Xp9LbDpRrUv4Uqy0aDmWj0WFVZqyT1tl&#10;bqCKVS11QKB8MYcZeALh3ivU85HLzX8AAAD//wMAUEsDBBQABgAIAAAAIQAkl5CV2wAAAAMBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cQ/RWM2pRT1VIS2gnibZqdJaHY2ZLdJ&#10;+u0dvejlwfAe7/0mX0yuVQP1ofFsIJ0loIhLbxuuDHzsXm8eQYWIbLH1TAbOFGBRXF7kmFk/8oaG&#10;bayUlHDI0EAdY5dpHcqaHIaZ74jFO/jeYZSzr7TtcZRy1+rbJJlrhw3LQo0drWoqj9uTM/A24ri8&#10;S1+G9fGwOn/tHt4/1ykZc301LZ9BRZriXxh+8AUdCmHa+xPboFoD8kj8VfGe5vcpqL2EEtBFrv+z&#10;F98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANmGZc+QEAAC6EQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJJeQldsAAAADAQAADwAAAAAAAAAA&#10;AAAAAAA+BwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEYIAAAAAA==&#10;">
             <v:shape id="AutoShape 3" o:spid="_x0000_s1027" style="position:absolute;width:9641;height:10;visibility:visible" coordsize="9641,10" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAUvyfa8MA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/KE3urGQluJboIIkdJbVRRvj+wz&#10;Ccm+jbvbGP+9Wyj0OMzMN8wqH00nBnK+saxgPktAEJdWN1wpOOyLlwUIH5A1dpZJwZ085NnkaYWp&#10;tjf+pmEXKhEh7FNUUIfQp1L6siaDfmZ74uhdrDMYonSV1A5vEW46+Zok79Jgw3Ghxp42NZXt7sco&#10;MOdtdyqKudm2Q7tv3PGLrxdU6nk6rpcgAo3hP/zX/tQKPt7g90v8ATJ7AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAUvyfa8MAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" adj="0,,0" path="m6445,l5250,r-10,l,,,10r5240,l5250,10r1195,l6445,xm9640,l6455,r-9,l6446,10r9,l9640,10r,-10xe" fillcolor="black" stroked="f">
               <v:stroke joinstyle="round"/>
               <v:formulas/>
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="6445,0;5250,0;5240,0;5240,0;0,0;0,10;5240,10;5240,10;5250,10;6445,10;6445,0;9640,0;6455,0;6446,0;6446,10;6455,10;9640,10;9640,0" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
             </v:shape>
             <w10:wrap type="none"/>
             <w10:anchorlock/>
           </v:group>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w:rsidR="006849F5" w:rsidRPr="00A66C19" w:rsidRDefault="006849F5" w:rsidP="00C0085C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A66C19">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Наименование темы магистерской диссертации: </w:t>
       </w:r>
+      <w:r w:rsidR="00C0085C" w:rsidRPr="000C768C">
+        <w:rPr>
+          <w:rStyle w:val="docdata"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Совершенствование системы ценообразования при проведении капитального ремонта на объектах культурного наследия</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66C19">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (утверждена</w:t>
+      </w:r>
       <w:r w:rsidR="00C0085C">
         <w:rPr>
-          <w:rStyle w:val="docdata"/>
-[...2 lines deleted...]
-        <w:t>Совершенствование системы ценообразования при проведении капитального ремонта на объектах культурного наследия</w:t>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A66C19">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (утверждена</w:t>
+        <w:t>приказом</w:t>
       </w:r>
       <w:r w:rsidR="00C0085C">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A66C19">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>приказом</w:t>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidR="000C768C">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>190</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66C19">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-04</w:t>
       </w:r>
       <w:r w:rsidR="00C0085C">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A66C19">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>№</w:t>
+        <w:t>от</w:t>
       </w:r>
       <w:r w:rsidR="00C0085C">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>610</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A66C19">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-04</w:t>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="000C768C">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66C19">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="000C768C">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ма</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66C19">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>я</w:t>
       </w:r>
       <w:r w:rsidR="00C0085C">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A66C19">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>от</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C0085C">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="000C768C">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A66C19">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>"</w:t>
-[...61 lines deleted...]
-        </w:rPr>
         <w:t>г.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006849F5" w:rsidRPr="00293081" w:rsidRDefault="00AA63D7" w:rsidP="006849F5">
+    <w:p w:rsidR="006849F5" w:rsidRPr="00293081" w:rsidRDefault="009A1706" w:rsidP="006849F5">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="502"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="0" w:right="-21"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA63D7">
+      <w:r w:rsidRPr="009A1706">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:pict>
           <v:rect id="Прямоугольник 69" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:85.1pt;margin-top:-.2pt;width:482pt;height:.5pt;z-index:251660288;visibility:visible;mso-position-horizontal-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpON0OnQIAAAwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d3Mh7TbRpqu9UIS0&#10;wEoLH+DaTmOR2MF2my4rJCRekfgEPoIXxGW/If0jxk5buvCyQvTB9WTG4zNzzvjoeFVXaMm1EUrm&#10;ODoIMeKSKibkPMevXk4HY4yMJZKRSkme42tu8PHk4YOjtsl4rEpVMa4RJJEma5scl9Y2WRAYWvKa&#10;mAPVcAnOQumaWDD1PGCatJC9roI4DEdBqzRrtKLcGPh63jvxxOcvCk7ti6Iw3KIqx4DN+lX7debW&#10;YHJEsrkmTSnoBgb5BxQ1ERIu3aU6J5aghRZ/paoF1cqowh5QVQeqKATlvgaoJgr/qOaqJA33tUBz&#10;TLNrk/l/aenz5aVGguV4lGIkSQ0cdZ/X79efuh/d7fpD96W77b6vP3Y/u6/dNwRB0LG2MRkcvGou&#10;tavZNBeKvjZIqrOSyDk/0Vq1JScMcEYuPrhzwBkGjqJZ+0wxuI8srPLNWxW6dgmhLWjlObreccRX&#10;FlH4OIriKAmBSgq+0aOhpzAg2fZso419wlWN3CbHGhTgc5PlhbEOC8m2IR67qgSbiqryhp7PziqN&#10;lsSpxf88fChxP6ySLlgqd6zP2H8BiHCH8zmwnv2bNIqT8DROB9PR+HCQTJPhID0Mx4MwSk/TUZik&#10;yfn0nQMYJVkpGOPyQki+VWKU3I/pzUz0GvJaRG2O02E89LXfQW/uV2QtLAxmJeocj3edIJmj9bFk&#10;UDbJLBFVvw/uwvddhh5s/31XvAgc771+Zopdgwa0ApKATXhCYFMq/RajFsYxx+bNgmiOUfVUgo7S&#10;KEnc/HojGR7GYOh9z2zfQySFVDm2GPXbM9vP/KLRYl7CTZFvjFQnoL1CeGE4XfaoNoqFkfMVbJ4H&#10;N9P7to/6/YhNfgEAAP//AwBQSwMEFAAGAAgAAAAhADd8fvXcAAAABwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMjs1OwzAQhO9IvIO1SNxauyG0JcSpKBJHJFo4tDcnXpKo8TrEbht4erYnOM6PZr58NbpO&#10;nHAIrScNs6kCgVR521Kt4eP9ZbIEEaIhazpPqOEbA6yK66vcZNafaYOnbawFj1DIjIYmxj6TMlQN&#10;OhOmvkfi7NMPzkSWQy3tYM487jqZKDWXzrTED43p8bnB6rA9Og3rh+X66y2l159Nucf9rjzcJ4PS&#10;+vZmfHoEEXGMf2W44DM6FMxU+iPZIDrWC5VwVcMkBXHJZ3cpG6WGOcgil//5i18AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA6TjdDp0CAAAMBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAN3x+9dwAAAAHAQAADwAAAAAAAAAAAAAAAAD3BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" fillcolor="black" stroked="f">
             <w10:wrap anchorx="page"/>
           </v:rect>
         </w:pict>
       </w:r>
       <w:r w:rsidR="006849F5" w:rsidRPr="00C0085C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Цель</w:t>
       </w:r>
       <w:r w:rsidR="00C0085C" w:rsidRPr="00C0085C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4086,51 +4104,69 @@
       <w:r w:rsidRPr="00A66C19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>презентации</w:t>
       </w:r>
       <w:r w:rsidR="00C0085C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A66C19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(графическогоматериала):</w:t>
+        <w:t>(графического</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA39A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>материала):</w:t>
       </w:r>
       <w:r w:rsidR="00C0085C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A66C19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">раздаточный материал – </w:t>
       </w:r>
       <w:r w:rsidRPr="00293081">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4257,82 +4293,82 @@
       </w:r>
       <w:r w:rsidRPr="00A66C19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>законченной</w:t>
       </w:r>
       <w:r w:rsidR="00985A58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A66C19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>работы «</w:t>
       </w:r>
-      <w:r w:rsidR="00C0085C">
+      <w:r w:rsidR="000C768C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>20</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00A66C19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00C0085C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A14E63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>января</w:t>
+        <w:t>июня</w:t>
       </w:r>
       <w:r w:rsidR="00C0085C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A66C19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
@@ -4356,84 +4392,84 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10017" w:type="dxa"/>
         <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3375"/>
         <w:gridCol w:w="6269"/>
         <w:gridCol w:w="373"/>
       </w:tblGrid>
       <w:tr w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidTr="00BE6026">
         <w:trPr>
           <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10017" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00C0085C">
+          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00A14E63">
             <w:r w:rsidRPr="008E60BD">
               <w:t xml:space="preserve">Задание выдал руководитель   </w:t>
             </w:r>
             <w:r w:rsidR="00C0085C" w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Федосеев Вадим Николаевич</w:t>
             </w:r>
             <w:r w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00C0085C" w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>д.т.н., профессор, профессор кафедры ОПГХ</w:t>
             </w:r>
             <w:r w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>, 15.11.202</w:t>
             </w:r>
-            <w:r w:rsidR="008849A3" w:rsidRPr="00293081">
+            <w:r w:rsidR="00A14E63">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidTr="00BE6026">
         <w:trPr>
           <w:trHeight w:val="106"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10017" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:ind w:firstLine="1210"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -4480,101 +4516,107 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Раздел 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6642" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="00C0085C" w:rsidP="00C0085C">
+          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="00C0085C" w:rsidP="00A14E63">
             <w:pPr>
               <w:ind w:left="-534" w:firstLine="561"/>
             </w:pPr>
             <w:r w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>д</w:t>
             </w:r>
             <w:r w:rsidR="006849F5" w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>т</w:t>
             </w:r>
             <w:r w:rsidR="006849F5" w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve">.н., </w:t>
             </w:r>
             <w:r w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>проф</w:t>
             </w:r>
             <w:r w:rsidR="006849F5" w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Федосеев Вадим Николаевич</w:t>
             </w:r>
             <w:r w:rsidR="006849F5" w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>, 15.11.2023</w:t>
+              <w:t>, 15.11.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00A14E63">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidTr="00BE6026">
         <w:trPr>
           <w:trHeight w:val="122"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3375" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6642" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -4613,62 +4655,68 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Раздел 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6642" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="00293081" w:rsidRDefault="00C0085C" w:rsidP="00C0085C">
+          <w:p w:rsidR="006849F5" w:rsidRPr="00293081" w:rsidRDefault="00C0085C" w:rsidP="00A14E63">
             <w:pPr>
               <w:ind w:left="-534" w:firstLine="561"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>д.т.н., проф. Федосеев Вадим Николаевич, 15.11.2023</w:t>
+              <w:t>д.т.н., проф. Федосеев Вадим Николаевич, 15.11.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00A14E63">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidTr="00BE6026">
         <w:trPr>
           <w:trHeight w:val="106"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10017" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:ind w:left="-534" w:firstLine="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:sz w:val="14"/>
@@ -4692,62 +4740,68 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Раздел 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6642" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="00293081" w:rsidRDefault="00C0085C" w:rsidP="00C0085C">
+          <w:p w:rsidR="006849F5" w:rsidRPr="00293081" w:rsidRDefault="00C0085C" w:rsidP="00A14E63">
             <w:pPr>
               <w:ind w:left="-534" w:firstLine="561"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>д.т.н., проф. Федосеев Вадим Николаевич, 15.11.2023</w:t>
+              <w:t>д.т.н., проф. Федосеев Вадим Николаевич, 15.11.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00A14E63">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidTr="00BE6026">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="373" w:type="dxa"/>
           <w:trHeight w:val="122"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E60BD">
@@ -4778,71 +4832,77 @@
               <w:rPr>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidTr="00BE6026">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="373" w:type="dxa"/>
           <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
+          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00A14E63">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-108"/>
               </w:tabs>
               <w:ind w:left="-108"/>
             </w:pPr>
             <w:r w:rsidRPr="008E60BD">
               <w:t xml:space="preserve">Задание принял к исполнению                                </w:t>
             </w:r>
             <w:r w:rsidR="00C0085C" w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Попик Артем Олегович</w:t>
             </w:r>
             <w:r w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>, 15.11.2023</w:t>
+              <w:t>, 15.11.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00A14E63">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidTr="00BE6026">
         <w:trPr>
           <w:trHeight w:val="122"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10017" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00C0085C">
             <w:pPr>
               <w:pStyle w:val="2"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="2694"/>
               <w:rPr>
@@ -5349,68 +5409,80 @@
               <w:t>теме</w:t>
             </w:r>
             <w:r w:rsidR="008849A3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>исследования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
+          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00A14E63">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>15.11.202</w:t>
-[...5 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>15.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A14E63">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E60BD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="000C768C">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:right="549"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
@@ -5527,68 +5599,68 @@
               <w:t>фактического</w:t>
             </w:r>
             <w:r w:rsidR="008849A3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>материала.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
+          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="000C768C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17.01.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="000C768C">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:right="549"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
@@ -5669,68 +5741,68 @@
             </w:r>
             <w:r w:rsidRPr="00293081">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Теоретические и методологические основы функционирования рынка малоэтажного жилищного строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
+          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="000C768C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20.06.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="000C768C">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:right="549"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
@@ -5802,64 +5874,76 @@
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Раздел 2. </w:t>
             </w:r>
             <w:r w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Анализ состояния и проблем рынка малоэтажного жилищного строительства в Ивановской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
+          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00FE34B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>16.01.202</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>16.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE34B3">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E60BD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE34B3">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:right="549"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5956,80 +6040,86 @@
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidRPr="00293081">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Направления совершенствования экономического механизма рынка МЖС в Ивановской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="00FE34B3" w:rsidP="00FE34B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>12</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008E60BD">
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="006849F5" w:rsidRPr="008E60BD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="006849F5" w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="000C768C">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:right="549"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E60BD">
@@ -6133,88 +6223,82 @@
               <w:t>реферат,</w:t>
             </w:r>
             <w:r w:rsidR="008849A3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>заключение.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="00FE34B3" w:rsidP="00FE34B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidR="006849F5" w:rsidRPr="008E60BD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E60BD">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="008E60BD">
+            <w:r w:rsidR="006849F5" w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006849F5">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:right="549"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -6306,88 +6390,82 @@
             </w:r>
             <w:r w:rsidR="008849A3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>записки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="00FE34B3" w:rsidP="00FE34B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidR="006849F5" w:rsidRPr="008E60BD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E60BD">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="008E60BD">
+            <w:r w:rsidR="006849F5" w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006849F5">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:right="549"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -6449,88 +6527,82 @@
                 <w:tab w:val="left" w:pos="2616"/>
                 <w:tab w:val="left" w:pos="4179"/>
               </w:tabs>
               <w:ind w:right="130"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Подготовка доклада, презентации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="00FE34B3" w:rsidP="00FE34B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidR="006849F5" w:rsidRPr="008E60BD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E60BD">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="008E60BD">
+            <w:r w:rsidR="006849F5" w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006849F5">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:right="549"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -6589,82 +6661,88 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="130"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Предзащита</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
+          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="00FE34B3" w:rsidP="00FE34B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...5 lines deleted...]
-              <w:t>.0</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="006849F5">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="006849F5" w:rsidRPr="008E60BD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008E60BD">
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidR="006849F5" w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006849F5">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:right="549"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -6774,82 +6852,88 @@
             </w:r>
             <w:r w:rsidR="008849A3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>руководителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
+          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="000C768C" w:rsidP="000C768C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008E60BD">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="006849F5">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="006849F5" w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008E60BD">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="006849F5" w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006849F5">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:right="549"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -6925,82 +7009,82 @@
             </w:r>
             <w:r w:rsidR="008849A3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>рецензии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
+          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="000C768C" w:rsidP="000C768C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008E60BD">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="006849F5" w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008E60BD">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="006849F5" w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006849F5">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:right="549"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -7110,82 +7194,82 @@
             </w:r>
             <w:r w:rsidR="008849A3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>защите.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
+          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="000C768C" w:rsidP="000C768C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008E60BD">
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="006849F5" w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008E60BD">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="006849F5" w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006849F5">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:right="549"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -7278,74 +7362,74 @@
             </w:r>
             <w:r w:rsidR="008849A3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>диссертации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="009A6305" w:rsidP="00BE6026">
+          <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="000C768C" w:rsidP="000C768C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="006849F5" w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r w:rsidR="006849F5">
-[...3 lines deleted...]
-              <w:t>1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="006849F5" w:rsidRPr="008E60BD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
             <w:r w:rsidR="006849F5">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="006849F5" w:rsidRPr="008E60BD" w:rsidRDefault="006849F5" w:rsidP="00BE6026">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:right="549"/>
@@ -7364,155 +7448,156 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Выполнено</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00BA1D04" w:rsidRDefault="00BA1D04"/>
     <w:sectPr w:rsidR="00BA1D04" w:rsidSect="00703470">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="0">
-    <w:p w:rsidR="004E4665" w:rsidRDefault="004E4665" w:rsidP="005460D0">
+    <w:p w:rsidR="00EB7631" w:rsidRDefault="00EB7631" w:rsidP="005460D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="004E4665" w:rsidRDefault="004E4665" w:rsidP="005460D0">
+    <w:p w:rsidR="00EB7631" w:rsidRDefault="00EB7631" w:rsidP="005460D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1437103121"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w:rsidR="00DC4777" w:rsidRDefault="00AA63D7">
+      <w:p w:rsidR="00DC4777" w:rsidRDefault="009A1706">
         <w:pPr>
           <w:pStyle w:val="a7"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="006849F5">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F55A4E">
+        <w:r w:rsidR="00A14E63">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00DC4777" w:rsidRDefault="004E4665">
+  <w:p w:rsidR="00DC4777" w:rsidRDefault="00EB7631">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="0">
-    <w:p w:rsidR="004E4665" w:rsidRDefault="004E4665" w:rsidP="005460D0">
+    <w:p w:rsidR="00EB7631" w:rsidRDefault="00EB7631" w:rsidP="005460D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="004E4665" w:rsidRDefault="004E4665" w:rsidP="005460D0">
+    <w:p w:rsidR="00EB7631" w:rsidRDefault="00EB7631" w:rsidP="005460D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0E1B4E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B316C5CA"/>
     <w:lvl w:ilvl="0" w:tplc="566CC53C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="230" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:w w:val="100"/>
@@ -7620,95 +7705,105 @@
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="86"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="006849F5"/>
+    <w:rsid w:val="000814C9"/>
+    <w:rsid w:val="000C768C"/>
+    <w:rsid w:val="001674F2"/>
     <w:rsid w:val="001D25DC"/>
     <w:rsid w:val="00293081"/>
     <w:rsid w:val="003A0FB0"/>
     <w:rsid w:val="004E4665"/>
     <w:rsid w:val="004F49FD"/>
     <w:rsid w:val="005037B1"/>
     <w:rsid w:val="005460D0"/>
     <w:rsid w:val="00604D24"/>
     <w:rsid w:val="00662BF6"/>
     <w:rsid w:val="00671B14"/>
     <w:rsid w:val="006849F5"/>
     <w:rsid w:val="006E273C"/>
     <w:rsid w:val="00703470"/>
+    <w:rsid w:val="0080477F"/>
     <w:rsid w:val="008849A3"/>
     <w:rsid w:val="00951503"/>
     <w:rsid w:val="00985A58"/>
+    <w:rsid w:val="009A1706"/>
     <w:rsid w:val="009A6305"/>
     <w:rsid w:val="00A05479"/>
+    <w:rsid w:val="00A14E63"/>
     <w:rsid w:val="00A61858"/>
     <w:rsid w:val="00AA63D7"/>
     <w:rsid w:val="00BA1D04"/>
     <w:rsid w:val="00C0085C"/>
     <w:rsid w:val="00C3669A"/>
+    <w:rsid w:val="00CA39A7"/>
     <w:rsid w:val="00CD3C19"/>
     <w:rsid w:val="00DD73C1"/>
+    <w:rsid w:val="00EB7631"/>
+    <w:rsid w:val="00F52156"/>
     <w:rsid w:val="00F55A4E"/>
+    <w:rsid w:val="00FE34B3"/>
     <w:rsid w:val="00FF3F1D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6146"/>
+    <o:shapedefaults v:ext="edit" spidmax="9218"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -8371,96 +8466,96 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9736D186-7F78-412A-BB64-40F178871755}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1073</Words>
-  <Characters>6120</Characters>
+  <Words>1075</Words>
+  <Characters>6130</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7179</CharactersWithSpaces>
+  <CharactersWithSpaces>7191</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Учетная запись Майкрософт</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>