--- v0 (2025-11-28)
+++ v1 (2026-05-17)
@@ -1,49 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00586306" w:rsidRDefault="00586306" w:rsidP="00586306">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00834508">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Задание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
@@ -191,51 +192,69 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 2</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,5</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ÷ 4, м/с                                     (1)</w:t>
+        <w:t xml:space="preserve"> ÷ 4,</w:t>
+      </w:r>
+      <w:r w:rsidR="00074161">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00392DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>м/с                                     (1)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00586306" w:rsidRPr="00392DDB" w:rsidRDefault="00586306" w:rsidP="00586306">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00586306" w:rsidRPr="00392DDB" w:rsidRDefault="00586306" w:rsidP="00586306">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -300,199 +319,165 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-32"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:object w:dxaOrig="1759" w:dyaOrig="760">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:98pt;height:42pt" o:ole="">
-            <v:imagedata r:id="rId4" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:98.25pt;height:42pt" o:ole="">
+            <v:imagedata r:id="rId5" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1646135807" r:id="rId5"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1834821496" r:id="rId6"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>м</w:t>
+        <w:t xml:space="preserve">м,   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>,                                            (2)</w:t>
+        <w:t xml:space="preserve">                                         (2)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00586306" w:rsidRPr="00392DDB" w:rsidRDefault="00586306" w:rsidP="00586306">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>где:</w:t>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>г</w:t>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – объемный расход газа, м</w:t>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>/с.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00586306" w:rsidRPr="00392DDB" w:rsidRDefault="00586306" w:rsidP="00586306">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Полученные расчетные значения округляют и выбирают размер циклона, наиболее близкий к </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> из следующего ряда:</w:t>
+        <w:t>Полученные расчетные значения округляют и выбирают размер циклона, наиболее близкий к стандартному из следующего ряда:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00586306" w:rsidRPr="00392DDB" w:rsidRDefault="00586306" w:rsidP="00586306">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>0,2; 0,3; 0,4; 0,5; 0,6; 0,7; 0,8; 0,9; 1,0; 1,2; 1,4; 1,6; 1,8; 2,0.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00586306" w:rsidRPr="00392DDB" w:rsidRDefault="00586306" w:rsidP="00586306">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
@@ -503,76 +488,94 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Практическая эффективность очистки воздуха выбранным циклоном в зависимости от фракционного состава пыли определяется по формуле:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00586306" w:rsidRPr="00392DDB" w:rsidRDefault="00586306" w:rsidP="00586306">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>η</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00586306">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пр</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00392DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00392DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>( 3</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = ( 3,875 ∙ 10</w:t>
+        <w:t>,875 ∙ 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>-2</w:t>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ∙ </w:t>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -582,61 +585,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>ч</w:t>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> + 0,7) ∙ </w:t>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>ц</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> + (1,21 ∙ 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>-2</w:t>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ∙ </w:t>
       </w:r>
@@ -690,207 +691,270 @@
         <w:t>где:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00586306" w:rsidRPr="00392DDB" w:rsidRDefault="00586306" w:rsidP="00586306">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>ц</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – диаметр циклона, м</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00586306" w:rsidRPr="00392DDB" w:rsidRDefault="00586306" w:rsidP="00586306">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>ч</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – диаметр частиц пыли, мкм</w:t>
       </w:r>
+      <w:r w:rsidR="00074161">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Считаем для двух диаметров пыли </w:t>
+      </w:r>
+      <w:r w:rsidR="00074161" w:rsidRPr="00392DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00074161" w:rsidRPr="00392DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ч</w:t>
+      </w:r>
+      <w:r w:rsidR="00074161" w:rsidRPr="00074161">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00074161">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мкм и </w:t>
+      </w:r>
+      <w:r w:rsidR="00074161" w:rsidRPr="00392DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00074161" w:rsidRPr="00392DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ч</w:t>
+      </w:r>
+      <w:r w:rsidR="00074161">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 10 мкм)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00586306" w:rsidRPr="00392DDB" w:rsidRDefault="00586306" w:rsidP="00586306">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Таблица 6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00586306" w:rsidRPr="00392DDB" w:rsidRDefault="00586306" w:rsidP="00586306">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Соотношение размеров в долях диаметра </w:t>
       </w:r>
+      <w:r w:rsidRPr="00392DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ц </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:vertAlign w:val="subscript"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> для циклонов ЦН-15, ЦН-11</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> циклонов ЦН-15, ЦН-11</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5760"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="2160"/>
       </w:tblGrid>
       <w:tr w:rsidR="00586306" w:rsidRPr="00281DA0" w:rsidTr="00E901D8">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00586306" w:rsidRPr="00281DA0" w:rsidRDefault="00586306" w:rsidP="00E901D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -987,119 +1051,115 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00586306" w:rsidRPr="00281DA0" w:rsidRDefault="00586306" w:rsidP="00E901D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00281DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Внутренний диаметр выхлопной трубы, </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00281DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00281DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>тр</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="00586306" w:rsidRPr="00281DA0" w:rsidRDefault="00586306" w:rsidP="00E901D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00281DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Внутренний диаметр </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00281DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>пылевыпускного</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00281DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> отверстия, </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00281DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00281DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>В</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586306" w:rsidRPr="00281DA0" w:rsidRDefault="00586306" w:rsidP="00E901D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00281DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1202,61 +1262,59 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586306" w:rsidRPr="00281DA0" w:rsidRDefault="00586306" w:rsidP="00E901D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00281DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t xml:space="preserve">Диаметр средней линии циклона, </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00281DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00281DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>ср</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586306" w:rsidRPr="00281DA0" w:rsidRDefault="00586306" w:rsidP="00E901D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00281DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1804,109 +1862,97 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586306" w:rsidRPr="00281DA0" w:rsidRDefault="00586306" w:rsidP="00E901D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00281DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4,56</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00586306" w:rsidRPr="00281DA0" w:rsidRDefault="00586306" w:rsidP="00E901D8">
+          <w:p w:rsidR="00586306" w:rsidRPr="00281DA0" w:rsidRDefault="00586306" w:rsidP="00074161">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00281DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>160</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00586306" w:rsidRPr="00281DA0" w:rsidRDefault="00586306" w:rsidP="00E901D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00281DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>0,59</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586306" w:rsidRPr="00281DA0" w:rsidRDefault="00586306" w:rsidP="00E901D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00586306" w:rsidRPr="00281DA0" w:rsidRDefault="00586306" w:rsidP="00E901D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00281DA0">
@@ -2244,51 +2290,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Исходные данные к расчету циклона</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="817" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1714"/>
         <w:gridCol w:w="2522"/>
         <w:gridCol w:w="2521"/>
         <w:gridCol w:w="1712"/>
       </w:tblGrid>
       <w:tr w:rsidR="00586306" w:rsidRPr="00281DA0" w:rsidTr="00E901D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00586306" w:rsidRPr="00281DA0" w:rsidRDefault="00586306" w:rsidP="00E901D8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -4349,104 +4395,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00281DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00586306" w:rsidRPr="00281DA0" w:rsidRDefault="00586306" w:rsidP="00586306">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...52 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00586306" w:rsidRDefault="00586306" w:rsidP="00586306">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00586306" w:rsidRPr="00392DDB" w:rsidRDefault="00586306" w:rsidP="00586306">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
@@ -4486,54 +4478,54 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                  </w:t>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-30"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:object w:dxaOrig="2079" w:dyaOrig="720">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:112pt;height:39pt" o:ole="">
-            <v:imagedata r:id="rId6" o:title=""/>
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:111.75pt;height:39pt" o:ole="">
+            <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1646135808" r:id="rId7"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1834821497" r:id="rId8"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,                                        (3)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00586306" w:rsidRPr="00392DDB" w:rsidRDefault="00586306" w:rsidP="00586306">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -4663,461 +4655,720 @@
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(запыленность газа на выходе из аппарата), мг/м</w:t>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00586306" w:rsidRPr="00392DDB" w:rsidRDefault="00586306" w:rsidP="00586306">
+    <w:p w:rsidR="00586306" w:rsidRPr="00074161" w:rsidRDefault="00586306" w:rsidP="00586306">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> численно совпадает с ПДК </w:t>
+      </w:r>
+      <w:r w:rsidR="00074161">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(ПДК = 6 мг/м</w:t>
+      </w:r>
+      <w:r w:rsidR="00074161">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00074161">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00586306" w:rsidRPr="00392DDB" w:rsidRDefault="00586306" w:rsidP="00586306">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Если в результате расчета окажется, что η</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>пр</w:t>
+        <w:t xml:space="preserve">пр </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:vertAlign w:val="subscript"/>
-[...9 lines deleted...]
-        <w:t>&gt; η</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> η</w:t>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>теор</w:t>
       </w:r>
       <w:r w:rsidRPr="00392DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, то циклон эффективно очищает воздух от частиц пыли данной фракции.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B214F" w:rsidRDefault="000B214F"/>
-    <w:sectPr w:rsidR="000B214F">
+    <w:sectPr w:rsidR="000B214F" w:rsidSect="00074161">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="850" w:bottom="709" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="75"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00586306"/>
+    <w:rsid w:val="00074161"/>
     <w:rsid w:val="000B214F"/>
     <w:rsid w:val="00586306"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{8A8C51C3-D955-4735-99AB-5E5C13EC7892}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="20"/>
     <w:rsid w:val="00586306"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Основной текст 2 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="2"/>
     <w:rsid w:val="00586306"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5359,59 +5610,75 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B8A5EA5-F22A-460B-B8FF-A3E6734260A3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>437</Words>
-  <Characters>2492</Characters>
+  <Words>447</Words>
+  <Characters>2552</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
+  <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2924</CharactersWithSpaces>
+  <CharactersWithSpaces>2994</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>